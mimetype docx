--- v0 (2026-06-03)
+++ v1 (2026-09-04)
@@ -12,50 +12,140 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTÍCULO 6. Objeto y Fines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">El objeto y fines de la Fundación son los siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La promoción y creación cultural, celebrando, programando y gestionando conciertos, exposiciones, proyecciones, representaciones teatrales y otros espectáculos en los diferentes espacios municipales: Centro Cultural Guaires, Teatro Consistorial, Casa del Capitán Quesada, Casa Cachazo y Verde de Aguilar, Casa Pedro Espinosa y cualquier otro espacio municipal susceptible de ser usado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">El intercambio de estas actividades con otros lugares del Archipiélago Canario, manteniendo una línea de colaboración con otras instituciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La gestión y promoción de las diferentes Escuelas Municipales: Escuela de Música Pedro Espinosa y Academia de Dibujo y Pintura Josefa Medina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La gestión de los diferentes espacios culturales del municipio mencionados anteriormente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTÍCULO 7. Desarrollo de los Fines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">El desarrollo de los fines de la Fundación podrá efectuarse, entre otros modos posibles, por los siguientes que se enumeran:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">a) Por la Fundación directamente, en centros propios o ajenos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">b) Participando en el desarrollo de las actividades de otras entidades, organismos, instituciones o personas de cualquier clase, físicas y jurídicas, que realicen actividades coincidentes o complementarias con las de la propia Fundación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">c) Creando o cooperando en la creación de otras entidades de naturaleza asociativa, fundacional o societaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTÍCULO 16. Organización del Patronato</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Se designará, entre los miembros del Patronato, un Presidente, un Vicepresidente, un Tesorero, dos Vocales, un Secretario y un Coordinador General. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -288,50 +378,68 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. Los patronos deberán desempeñar el cargo con la diligencia de un representante leal.  2. Los patronos responderán solidariamente frente a la fundación de los daños y perjuicios que causen por actos contrarios a la Ley o a los Estatutos, o por los realizados sin la diligencia con la que deben desempeñar el cargo. Quedarán exentos de responsabilidad quienes hayan votado en contra del acuerdo, y quienes prueben que, no habiendo intervenido en su adopción y ejecución, desconocían su existencia o, conociéndola, hicieron todo lo  conveniente para evitar el daño o, al menos, se opusieron expresamente a aquél.  3. La acción de responsabilidad se entablará, ante la autoridad judicial y en nombre de la fundación:  a) Por el propio órgano de gobierno de la fundación, previo acuerdo motivado del mismo, en cuya adopción no participará el patrono afectado.  b) Por el Protectorado.  c) Por los patronos disidentes o ausentes, en los términos del apartado 2 de este artículo, así como por el fundador cuando no fuere Patrono. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTÍCULO 27. Delegación de Funciones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No serán delegables la aprobación del presupuesto, de las cuentas y del plan de actuación, la modificación de los Estatutos, la fusión y la liquidación de la fundación ni aquellos actos que requieran la autorización del Protectorado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Estatuto de la Fundación Gáldar. y </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>