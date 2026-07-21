--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -290,336 +290,538 @@
         <w:rPr/>
         <w:t xml:space="preserve"> - No existen instrucciones, normas internas de contratación u otra información de relevancia en la materia en esta Entidad, durante los años 2023, 2024 y 2025.  - La gestión de contratación se gestiona a partir de la </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - No se han realizado preguntas frecuentes en los procesos de contratación ni se han realizado aclaraciones relativas al contenido de los contratos durante los años 2023, 2024 y 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2025</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="152550" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2263550" w:type="dxa"/>
+        <w:gridCol w:w="10650" w:type="dxa"/>
+        <w:gridCol w:w="486050" w:type="dxa"/>
+        <w:gridCol w:w="369900" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="484650" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="463600" w:type="pct"/>
+            <w:tcW w:w="462450" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contratos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="152550" w:type="pct"/>
+            <w:tcW w:w="10650" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contratos Programados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="84700" w:type="pct"/>
+            <w:tcW w:w="486050" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contratos programados 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263550" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="152550" w:type="pct"/>
+            <w:tcW w:w="369900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10650" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contratos Adjudicados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="84700" w:type="pct"/>
+            <w:tcW w:w="486050" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contratos adjudicados 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263550" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="152550" w:type="pct"/>
+            <w:tcW w:w="369900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licitaciones en curso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486050" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">No hubo licitaciones en curso en 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10650" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licitaciones anuladas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="84700" w:type="pct"/>
+            <w:tcW w:w="486050" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">No hay actividad en 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263550" w:type="pct"/>
+            <w:tcW w:w="369900" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="152550" w:type="pct"/>
+            <w:tcW w:w="10650" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Composición de la mesa de contratación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="84700" w:type="pct"/>
+            <w:tcW w:w="486050" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Composición de la mesa de contratación 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263550" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="152550" w:type="pct"/>
+            <w:tcW w:w="369900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contratos Menores</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486050" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La entidad no formalizó contratos menores en el ejercicio 2025, los únicos formalizados están publicados en el apartado que corresponde.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Modificaciones de contratos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486050" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">No hubo modificaciones de contratos formalizados en el 2025.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10650" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contratos Formalizados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="84700" w:type="pct"/>
+            <w:tcW w:w="486050" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contratos formalizados 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263550" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="152550" w:type="pct"/>
+            <w:tcW w:w="369900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10650" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penalidades impuestas por contratistas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="84700" w:type="pct"/>
+            <w:tcW w:w="486050" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">No hay actividad en 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263550" w:type="pct"/>
+            <w:tcW w:w="369900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desistimientos y renuncias de contratos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486050" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Fundación Gáldar no ha desistido ni renunciado a ningún contrato en el 2025.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="369900" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>