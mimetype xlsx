--- v0 (2026-04-19)
+++ v1 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>ejercicio</t>
   </si>
   <si>
     <t>aprobacion_inicial</t>
   </si>
   <si>
     <t>aprobacion_definitiva</t>
   </si>
   <si>
     <t>alegaciones</t>
   </si>
   <si>
     <t>presupuesto_de_ingresos</t>
   </si>
   <si>
     <t>presupuesto_de_gastos</t>
   </si>
   <si>
     <t>memoria</t>
   </si>
   <si>
@@ -120,50 +120,53 @@
     <t>cap_5_ingresos</t>
   </si>
   <si>
     <t>cap_6_ingresos</t>
   </si>
   <si>
     <t>cap_7_ingresos</t>
   </si>
   <si>
     <t>cap_8_ingresos</t>
   </si>
   <si>
     <t>cap_9_ingresos</t>
   </si>
   <si>
     <t>liquidacion</t>
   </si>
   <si>
     <t>anexos</t>
   </si>
   <si>
     <t>entidades_participadas</t>
   </si>
   <si>
     <t>https://fundacion.galdar.es/storage/uploads/1762429169116.%20convocatoria%20sesion%20presupuesto%202026.pdf , https://fundacion.galdar.es/storage/uploads/1762429170117.%20Certificado%20de%20acuerdo.pdf</t>
+  </si>
+  <si>
+    <t>https://fundacion.galdar.es/storage/uploads/1778488279118.%20PRESUPUESTO%20EJERCICIO%202026.pdf</t>
   </si>
   <si>
     <t>https://fundacion.galdar.es/storage/uploads/1762429170118.%20PRESUPUESTO%20EJERCICIO%202026.pdf</t>
   </si>
   <si>
     <t>https://fundacion.galdar.es/storage/uploads/1702492046Certificado_Certif.%20Pleno%20Presupuesto%20Inicial.pdf</t>
   </si>
   <si>
     <t>https://fundacion.galdar.es/storage/uploads/1702492049Memoria%20del%20presupuesto%202024.pdf</t>
   </si>
   <si>
     <t>https://fundacion.galdar.es/storage/uploads/1697990136092.%202.%20PRESUPUESTO%20EJERCICIO%202023.pdf</t>
   </si>
   <si>
     <t>https://fundacion.galdar.es/storage/uploads/1697990225Aprobaci%C3%B3n%20definitiva%20del%20Presupuesto%202023.pdf</t>
   </si>
   <si>
     <t>https://fundacion.galdar.es/storage/uploads/165573492420211203_Comunicación_Convocatoria_convocatoria sesion presupuesto 2022.pdf</t>
   </si>
   <si>
     <t>https://fundacion.galdar.es/storage/uploads/165573494120211203_Otros_PRESUPUESTO EJERCICIO 2022.pdf</t>
   </si>
   <si>
     <t>67863,44</t>
   </si>
@@ -711,254 +714,257 @@
         <v>30</v>
       </c>
       <c r="AF1" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" s="2">
         <v>338</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
+      <c r="D2" t="s">
+        <v>36</v>
+      </c>
       <c r="L2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2">
         <v>260.6</v>
       </c>
       <c r="N2">
         <v>28827</v>
       </c>
       <c r="O2">
         <v>231773</v>
       </c>
       <c r="W2">
         <v>260600</v>
       </c>
       <c r="Z2">
         <v>600</v>
       </c>
       <c r="AD2">
         <v>260000</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" s="2">
         <v>148</v>
       </c>
       <c r="B3">
         <v>2024</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M3">
         <v>130.6</v>
       </c>
       <c r="N3">
         <v>80.6</v>
       </c>
       <c r="O3">
         <v>50.0</v>
       </c>
       <c r="W3">
         <v>130.6</v>
       </c>
       <c r="AA3">
         <v>130.0</v>
       </c>
       <c r="AB3">
         <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" s="2">
         <v>145</v>
       </c>
       <c r="B4">
         <v>2023</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M4">
         <v>103.6</v>
       </c>
       <c r="N4">
         <v>62.342</v>
       </c>
       <c r="O4">
         <v>41.258</v>
       </c>
       <c r="W4">
         <v>103.6</v>
       </c>
       <c r="AA4">
         <v>103.0</v>
       </c>
       <c r="AB4">
         <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" s="2">
         <v>45</v>
       </c>
       <c r="B5">
         <v>2022</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5">
         <v>96.3</v>
       </c>
       <c r="N5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W5">
         <v>96.3</v>
       </c>
       <c r="AA5">
         <v>95000</v>
       </c>
       <c r="AB5">
         <v>1300</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" s="2">
         <v>46</v>
       </c>
       <c r="B6">
         <v>2021</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6">
         <v>75.5</v>
       </c>
       <c r="N6">
         <v>55.5</v>
       </c>
       <c r="O6">
         <v>20.0</v>
       </c>
       <c r="W6">
         <v>75.5</v>
       </c>
       <c r="AA6">
         <v>74.2</v>
       </c>
       <c r="AB6">
         <v>1.3</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" s="2">
         <v>35</v>
       </c>
       <c r="B7">
         <v>2020</v>
       </c>
       <c r="H7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" t="s">
+        <v>51</v>
+      </c>
+      <c r="P7">
+        <v>0</v>
+      </c>
+      <c r="Q7">
+        <v>0</v>
+      </c>
+      <c r="R7">
+        <v>0</v>
+      </c>
+      <c r="S7">
+        <v>0</v>
+      </c>
+      <c r="T7">
+        <v>0</v>
+      </c>
+      <c r="U7">
+        <v>0</v>
+      </c>
+      <c r="V7">
+        <v>0</v>
+      </c>
+      <c r="W7" t="s">
         <v>49</v>
       </c>
-      <c r="O7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="X7">
         <v>0</v>
       </c>
       <c r="Y7">
         <v>0</v>
       </c>
       <c r="Z7">
         <v>0</v>
       </c>
       <c r="AA7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AB7">
         <v>1.2</v>
       </c>
       <c r="AC7">
         <v>0</v>
       </c>
       <c r="AD7">
         <v>0</v>
       </c>
       <c r="AE7">
         <v>0</v>
       </c>
       <c r="AF7">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>